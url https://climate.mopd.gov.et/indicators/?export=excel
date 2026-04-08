--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:S13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Indicator</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020 Target</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020 Performance</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -503,46 +503,470 @@
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>2025 Performance</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>2026 Target</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>2026 Performance</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>2027 Target</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>2027 Performance</t>
         </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t>2028 Target</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t>2028 Performance</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Carbon credit pipeline value</t>
+        </is>
+      </c>
+      <c r="H2" t="n">
+        <v>66</v>
+      </c>
+      <c r="I2" t="n">
+        <v>65.5</v>
+      </c>
+      <c r="J2" t="n">
+        <v>68</v>
+      </c>
+      <c r="K2" t="n">
+        <v>66.5</v>
+      </c>
+      <c r="L2" t="n">
+        <v>66</v>
+      </c>
+      <c r="M2" t="n">
+        <v>65.5</v>
+      </c>
+      <c r="N2" t="n">
+        <v>72</v>
+      </c>
+      <c r="O2" t="n">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Climate-smart farms established</t>
+        </is>
+      </c>
+      <c r="H3" t="n">
+        <v>70</v>
+      </c>
+      <c r="I3" t="n">
+        <v>68.5</v>
+      </c>
+      <c r="J3" t="n">
+        <v>72</v>
+      </c>
+      <c r="K3" t="n">
+        <v>69.5</v>
+      </c>
+      <c r="L3" t="n">
+        <v>70</v>
+      </c>
+      <c r="M3" t="n">
+        <v>68.5</v>
+      </c>
+      <c r="N3" t="n">
+        <v>76</v>
+      </c>
+      <c r="O3" t="n">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Electric mobility adoption rate</t>
+        </is>
+      </c>
+      <c r="H4" t="n">
+        <v>74</v>
+      </c>
+      <c r="I4" t="n">
+        <v>71.5</v>
+      </c>
+      <c r="J4" t="n">
+        <v>76</v>
+      </c>
+      <c r="K4" t="n">
+        <v>72.5</v>
+      </c>
+      <c r="L4" t="n">
+        <v>74</v>
+      </c>
+      <c r="M4" t="n">
+        <v>71.5</v>
+      </c>
+      <c r="N4" t="n">
+        <v>80</v>
+      </c>
+      <c r="O4" t="n">
+        <v>81.5</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Emissions from Agriculture, Forestry and Other Land Use (AFOLU)</t>
+        </is>
+      </c>
+      <c r="E5" t="n">
+        <v>2</v>
+      </c>
+      <c r="G5" t="n">
+        <v>32</v>
+      </c>
+      <c r="H5" t="n">
+        <v>78</v>
+      </c>
+      <c r="I5" t="n">
+        <v>74.5</v>
+      </c>
+      <c r="J5" t="n">
+        <v>80</v>
+      </c>
+      <c r="K5" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="L5" t="n">
+        <v>78</v>
+      </c>
+      <c r="M5" t="n">
+        <v>74.5</v>
+      </c>
+      <c r="N5" t="n">
+        <v>84</v>
+      </c>
+      <c r="O5" t="n">
+        <v>84.5</v>
+      </c>
+      <c r="Q5" t="n">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>Emissions from Energy</t>
+        </is>
+      </c>
+      <c r="E6" t="n">
+        <v>32</v>
+      </c>
+      <c r="G6" t="n">
+        <v>21</v>
+      </c>
+      <c r="H6" t="n">
+        <v>82</v>
+      </c>
+      <c r="I6" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="J6" t="n">
+        <v>84</v>
+      </c>
+      <c r="K6" t="n">
+        <v>85.5</v>
+      </c>
+      <c r="L6" t="n">
+        <v>82</v>
+      </c>
+      <c r="M6" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="N6" t="n">
+        <v>88</v>
+      </c>
+      <c r="O6" t="n">
+        <v>87.5</v>
+      </c>
+      <c r="Q6" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Emissions from Industrial Processes and Product Use (IPPU)</t>
+        </is>
+      </c>
+      <c r="E7" t="n">
+        <v>32</v>
+      </c>
+      <c r="G7" t="n">
+        <v>32</v>
+      </c>
+      <c r="H7" t="n">
+        <v>86</v>
+      </c>
+      <c r="I7" t="n">
+        <v>87.5</v>
+      </c>
+      <c r="J7" t="n">
+        <v>88</v>
+      </c>
+      <c r="K7" t="n">
+        <v>88.5</v>
+      </c>
+      <c r="L7" t="n">
+        <v>86</v>
+      </c>
+      <c r="M7" t="n">
+        <v>87.5</v>
+      </c>
+      <c r="N7" t="n">
+        <v>92</v>
+      </c>
+      <c r="O7" t="n">
+        <v>90.5</v>
+      </c>
+      <c r="Q7" t="n">
+        <v>43</v>
+      </c>
+      <c r="S7" t="n">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Emissions from Waste</t>
+        </is>
+      </c>
+      <c r="E8" t="n">
+        <v>34</v>
+      </c>
+      <c r="G8" t="n">
+        <v>23</v>
+      </c>
+      <c r="H8" t="n">
+        <v>90</v>
+      </c>
+      <c r="I8" t="n">
+        <v>90.5</v>
+      </c>
+      <c r="J8" t="n">
+        <v>92</v>
+      </c>
+      <c r="K8" t="n">
+        <v>91.5</v>
+      </c>
+      <c r="L8" t="n">
+        <v>90</v>
+      </c>
+      <c r="M8" t="n">
+        <v>90.5</v>
+      </c>
+      <c r="N8" t="n">
+        <v>96</v>
+      </c>
+      <c r="O8" t="n">
+        <v>93.5</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>56</v>
+      </c>
+      <c r="S8" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Irrigated land productivity</t>
+        </is>
+      </c>
+      <c r="H9" t="n">
+        <v>94</v>
+      </c>
+      <c r="I9" t="n">
+        <v>93.5</v>
+      </c>
+      <c r="J9" t="n">
+        <v>96</v>
+      </c>
+      <c r="K9" t="n">
+        <v>94.5</v>
+      </c>
+      <c r="L9" t="n">
+        <v>94</v>
+      </c>
+      <c r="M9" t="n">
+        <v>93.5</v>
+      </c>
+      <c r="N9" t="n">
+        <v>100</v>
+      </c>
+      <c r="O9" t="n">
+        <v>96.5</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Population with reliable water access</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>98</v>
+      </c>
+      <c r="I10" t="n">
+        <v>96.5</v>
+      </c>
+      <c r="J10" t="n">
+        <v>100</v>
+      </c>
+      <c r="K10" t="n">
+        <v>97.5</v>
+      </c>
+      <c r="L10" t="n">
+        <v>98</v>
+      </c>
+      <c r="M10" t="n">
+        <v>96.5</v>
+      </c>
+      <c r="N10" t="n">
+        <v>104</v>
+      </c>
+      <c r="O10" t="n">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Renewable energy generation share</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>102</v>
+      </c>
+      <c r="I11" t="n">
+        <v>99.5</v>
+      </c>
+      <c r="J11" t="n">
+        <v>104</v>
+      </c>
+      <c r="K11" t="n">
+        <v>100.5</v>
+      </c>
+      <c r="L11" t="n">
+        <v>102</v>
+      </c>
+      <c r="M11" t="n">
+        <v>99.5</v>
+      </c>
+      <c r="N11" t="n">
+        <v>108</v>
+      </c>
+      <c r="O11" t="n">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Verified carbon projects</t>
+        </is>
+      </c>
+      <c r="H12" t="n">
+        <v>106</v>
+      </c>
+      <c r="I12" t="n">
+        <v>102.5</v>
+      </c>
+      <c r="J12" t="n">
+        <v>108</v>
+      </c>
+      <c r="K12" t="n">
+        <v>103.5</v>
+      </c>
+      <c r="L12" t="n">
+        <v>106</v>
+      </c>
+      <c r="M12" t="n">
+        <v>102.5</v>
+      </c>
+      <c r="N12" t="n">
+        <v>112</v>
+      </c>
+      <c r="O12" t="n">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Watershed restoration coverage</t>
+        </is>
+      </c>
+      <c r="H13" t="n">
+        <v>110</v>
+      </c>
+      <c r="I13" t="n">
+        <v>105.5</v>
+      </c>
+      <c r="J13" t="n">
+        <v>112</v>
+      </c>
+      <c r="K13" t="n">
+        <v>113.5</v>
+      </c>
+      <c r="L13" t="n">
+        <v>110</v>
+      </c>
+      <c r="M13" t="n">
+        <v>105.5</v>
+      </c>
+      <c r="N13" t="n">
+        <v>116</v>
+      </c>
+      <c r="O13" t="n">
+        <v>115.5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>