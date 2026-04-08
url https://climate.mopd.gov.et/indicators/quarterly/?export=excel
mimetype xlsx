--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BM1"/>
+  <dimension ref="A1:BM13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Indicator</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>2020 Q1 Target</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>2020 Q1 Performance</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -743,46 +743,514 @@
       </c>
       <c r="BI1" t="inlineStr">
         <is>
           <t>2027 Q2 Performance</t>
         </is>
       </c>
       <c r="BJ1" t="inlineStr">
         <is>
           <t>2027 Q3 Target</t>
         </is>
       </c>
       <c r="BK1" t="inlineStr">
         <is>
           <t>2027 Q3 Performance</t>
         </is>
       </c>
       <c r="BL1" t="inlineStr">
         <is>
           <t>2027 Q4 Target</t>
         </is>
       </c>
       <c r="BM1" t="inlineStr">
         <is>
           <t>2027 Q4 Performance</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Carbon credit pipeline value</t>
+        </is>
+      </c>
+      <c r="AP2" t="n">
+        <v>66</v>
+      </c>
+      <c r="AQ2" t="n">
+        <v>65.5</v>
+      </c>
+      <c r="AR2" t="n">
+        <v>68</v>
+      </c>
+      <c r="AS2" t="n">
+        <v>66.5</v>
+      </c>
+      <c r="AT2" t="n">
+        <v>70</v>
+      </c>
+      <c r="AU2" t="n">
+        <v>67.5</v>
+      </c>
+      <c r="AV2" t="n">
+        <v>72</v>
+      </c>
+      <c r="AW2" t="n">
+        <v>68.5</v>
+      </c>
+      <c r="AX2" t="n">
+        <v>74</v>
+      </c>
+      <c r="AY2" t="n">
+        <v>69.5</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Climate-smart farms established</t>
+        </is>
+      </c>
+      <c r="AP3" t="n">
+        <v>70</v>
+      </c>
+      <c r="AQ3" t="n">
+        <v>68.5</v>
+      </c>
+      <c r="AR3" t="n">
+        <v>72</v>
+      </c>
+      <c r="AS3" t="n">
+        <v>69.5</v>
+      </c>
+      <c r="AT3" t="n">
+        <v>74</v>
+      </c>
+      <c r="AU3" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="AV3" t="n">
+        <v>76</v>
+      </c>
+      <c r="AW3" t="n">
+        <v>71.5</v>
+      </c>
+      <c r="AX3" t="n">
+        <v>78</v>
+      </c>
+      <c r="AY3" t="n">
+        <v>79.5</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Electric mobility adoption rate</t>
+        </is>
+      </c>
+      <c r="AP4" t="n">
+        <v>74</v>
+      </c>
+      <c r="AQ4" t="n">
+        <v>71.5</v>
+      </c>
+      <c r="AR4" t="n">
+        <v>76</v>
+      </c>
+      <c r="AS4" t="n">
+        <v>72.5</v>
+      </c>
+      <c r="AT4" t="n">
+        <v>78</v>
+      </c>
+      <c r="AU4" t="n">
+        <v>73.5</v>
+      </c>
+      <c r="AV4" t="n">
+        <v>80</v>
+      </c>
+      <c r="AW4" t="n">
+        <v>81.5</v>
+      </c>
+      <c r="AX4" t="n">
+        <v>82</v>
+      </c>
+      <c r="AY4" t="n">
+        <v>82.5</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Emissions from Agriculture, Forestry and Other Land Use (AFOLU)</t>
+        </is>
+      </c>
+      <c r="AO5" t="n">
+        <v>89</v>
+      </c>
+      <c r="AP5" t="n">
+        <v>78</v>
+      </c>
+      <c r="AQ5" t="n">
+        <v>74.5</v>
+      </c>
+      <c r="AR5" t="n">
+        <v>80</v>
+      </c>
+      <c r="AS5" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="AT5" t="n">
+        <v>82</v>
+      </c>
+      <c r="AU5" t="n">
+        <v>83.5</v>
+      </c>
+      <c r="AV5" t="n">
+        <v>84</v>
+      </c>
+      <c r="AW5" t="n">
+        <v>84.5</v>
+      </c>
+      <c r="AX5" t="n">
+        <v>86</v>
+      </c>
+      <c r="AY5" t="n">
+        <v>85.5</v>
+      </c>
+      <c r="BA5" t="n">
+        <v>9</v>
+      </c>
+      <c r="BC5" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>Emissions from Energy</t>
+        </is>
+      </c>
+      <c r="AO6" t="n">
+        <v>45</v>
+      </c>
+      <c r="AP6" t="n">
+        <v>82</v>
+      </c>
+      <c r="AQ6" t="n">
+        <v>77.5</v>
+      </c>
+      <c r="AR6" t="n">
+        <v>84</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>85.5</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>86</v>
+      </c>
+      <c r="AU6" t="n">
+        <v>86.5</v>
+      </c>
+      <c r="AV6" t="n">
+        <v>88</v>
+      </c>
+      <c r="AW6" t="n">
+        <v>87.5</v>
+      </c>
+      <c r="AX6" t="n">
+        <v>90</v>
+      </c>
+      <c r="AY6" t="n">
+        <v>88.5</v>
+      </c>
+      <c r="BA6" t="n">
+        <v>45</v>
+      </c>
+      <c r="BC6" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Emissions from Industrial Processes and Product Use (IPPU)</t>
+        </is>
+      </c>
+      <c r="AO7" t="n">
+        <v>90</v>
+      </c>
+      <c r="AP7" t="n">
+        <v>86</v>
+      </c>
+      <c r="AQ7" t="n">
+        <v>87.5</v>
+      </c>
+      <c r="AR7" t="n">
+        <v>88</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>88.5</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>90</v>
+      </c>
+      <c r="AU7" t="n">
+        <v>89.5</v>
+      </c>
+      <c r="AV7" t="n">
+        <v>92</v>
+      </c>
+      <c r="AW7" t="n">
+        <v>90.5</v>
+      </c>
+      <c r="AX7" t="n">
+        <v>94</v>
+      </c>
+      <c r="AY7" t="n">
+        <v>91.5</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Emissions from Waste</t>
+        </is>
+      </c>
+      <c r="AP8" t="n">
+        <v>90</v>
+      </c>
+      <c r="AQ8" t="n">
+        <v>90.5</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>92</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>91.5</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>94</v>
+      </c>
+      <c r="AU8" t="n">
+        <v>92.5</v>
+      </c>
+      <c r="AV8" t="n">
+        <v>96</v>
+      </c>
+      <c r="AW8" t="n">
+        <v>93.5</v>
+      </c>
+      <c r="AX8" t="n">
+        <v>98</v>
+      </c>
+      <c r="AY8" t="n">
+        <v>94.5</v>
+      </c>
+      <c r="BA8" t="n">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Irrigated land productivity</t>
+        </is>
+      </c>
+      <c r="AP9" t="n">
+        <v>94</v>
+      </c>
+      <c r="AQ9" t="n">
+        <v>93.5</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>96</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>94.5</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>98</v>
+      </c>
+      <c r="AU9" t="n">
+        <v>95.5</v>
+      </c>
+      <c r="AV9" t="n">
+        <v>100</v>
+      </c>
+      <c r="AW9" t="n">
+        <v>96.5</v>
+      </c>
+      <c r="AX9" t="n">
+        <v>102</v>
+      </c>
+      <c r="AY9" t="n">
+        <v>97.5</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Population with reliable water access</t>
+        </is>
+      </c>
+      <c r="AP10" t="n">
+        <v>98</v>
+      </c>
+      <c r="AQ10" t="n">
+        <v>96.5</v>
+      </c>
+      <c r="AR10" t="n">
+        <v>100</v>
+      </c>
+      <c r="AS10" t="n">
+        <v>97.5</v>
+      </c>
+      <c r="AT10" t="n">
+        <v>102</v>
+      </c>
+      <c r="AU10" t="n">
+        <v>98.5</v>
+      </c>
+      <c r="AV10" t="n">
+        <v>104</v>
+      </c>
+      <c r="AW10" t="n">
+        <v>99.5</v>
+      </c>
+      <c r="AX10" t="n">
+        <v>106</v>
+      </c>
+      <c r="AY10" t="n">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Renewable energy generation share</t>
+        </is>
+      </c>
+      <c r="AP11" t="n">
+        <v>102</v>
+      </c>
+      <c r="AQ11" t="n">
+        <v>99.5</v>
+      </c>
+      <c r="AR11" t="n">
+        <v>104</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>100.5</v>
+      </c>
+      <c r="AT11" t="n">
+        <v>106</v>
+      </c>
+      <c r="AU11" t="n">
+        <v>101.5</v>
+      </c>
+      <c r="AV11" t="n">
+        <v>108</v>
+      </c>
+      <c r="AW11" t="n">
+        <v>109.5</v>
+      </c>
+      <c r="AX11" t="n">
+        <v>110</v>
+      </c>
+      <c r="AY11" t="n">
+        <v>110.5</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Verified carbon projects</t>
+        </is>
+      </c>
+      <c r="AP12" t="n">
+        <v>106</v>
+      </c>
+      <c r="AQ12" t="n">
+        <v>102.5</v>
+      </c>
+      <c r="AR12" t="n">
+        <v>108</v>
+      </c>
+      <c r="AS12" t="n">
+        <v>103.5</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>110</v>
+      </c>
+      <c r="AU12" t="n">
+        <v>111.5</v>
+      </c>
+      <c r="AV12" t="n">
+        <v>112</v>
+      </c>
+      <c r="AW12" t="n">
+        <v>112.5</v>
+      </c>
+      <c r="AX12" t="n">
+        <v>114</v>
+      </c>
+      <c r="AY12" t="n">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Watershed restoration coverage</t>
+        </is>
+      </c>
+      <c r="AP13" t="n">
+        <v>110</v>
+      </c>
+      <c r="AQ13" t="n">
+        <v>105.5</v>
+      </c>
+      <c r="AR13" t="n">
+        <v>112</v>
+      </c>
+      <c r="AS13" t="n">
+        <v>113.5</v>
+      </c>
+      <c r="AT13" t="n">
+        <v>114</v>
+      </c>
+      <c r="AU13" t="n">
+        <v>114.5</v>
+      </c>
+      <c r="AV13" t="n">
+        <v>116</v>
+      </c>
+      <c r="AW13" t="n">
+        <v>115.5</v>
+      </c>
+      <c r="AX13" t="n">
+        <v>118</v>
+      </c>
+      <c r="AY13" t="n">
+        <v>116.5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>